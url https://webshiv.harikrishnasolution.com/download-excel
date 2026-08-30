--- v0 (2026-03-03)
+++ v1 (2026-08-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1339">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1345">
   <si>
     <t>Order Confirmation Code</t>
   </si>
   <si>
     <t>Picture Type</t>
   </si>
   <si>
     <t>Picture File</t>
   </si>
   <si>
     <t>Salesperson</t>
   </si>
   <si>
     <t>Design Code</t>
   </si>
   <si>
     <t>Supplier</t>
   </si>
   <si>
     <t>Confirmation Date</t>
   </si>
   <si>
     <t>Delivery Date</t>
   </si>
   <si>
@@ -4065,50 +4065,68 @@
     <t>ORD0273</t>
   </si>
   <si>
     <t>1768825474_IMG_2587.png</t>
   </si>
   <si>
     <t>SPN 3893</t>
   </si>
   <si>
     <t>Vss sammy logo and loop 13x8mm</t>
   </si>
   <si>
     <t>Full rose and inside white</t>
   </si>
   <si>
     <t>ORD0274</t>
   </si>
   <si>
     <t>1768994480_IMG_3887.jpeg</t>
   </si>
   <si>
     <t>SPN 3980</t>
   </si>
   <si>
     <t>Sammy vala logo deep me</t>
+  </si>
+  <si>
+    <t>ORD0275</t>
+  </si>
+  <si>
+    <t>1786045473_WhatsApp Image 2026-08-06 at 02.58.23.jpeg</t>
+  </si>
+  <si>
+    <t>SPN4449</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>SAME WEIGHT AND CT AAVA JOIYE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4412,51 +4430,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ274"/>
+  <dimension ref="A1:AQ275"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -36747,50 +36765,157 @@
       <c r="AC274">
         <v>0.87</v>
       </c>
       <c r="AD274" t="s">
         <v>82</v>
       </c>
       <c r="AE274">
         <v>5</v>
       </c>
       <c r="AF274">
         <v>0.2</v>
       </c>
       <c r="AI274" t="s">
         <v>185</v>
       </c>
       <c r="AJ274" t="s">
         <v>88</v>
       </c>
       <c r="AK274" t="s">
         <v>1338</v>
       </c>
       <c r="AL274" t="s">
         <v>65</v>
       </c>
       <c r="AM274" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="275" spans="1:43">
+      <c r="A275" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B275" t="s">
+        <v>44</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D275" t="s">
+        <v>46</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1341</v>
+      </c>
+      <c r="F275" t="s">
+        <v>48</v>
+      </c>
+      <c r="G275" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1343</v>
+      </c>
+      <c r="I275">
+        <v>91</v>
+      </c>
+      <c r="K275" t="s">
+        <v>134</v>
+      </c>
+      <c r="N275" t="s">
+        <v>77</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="P275" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q275" t="s">
+        <v>69</v>
+      </c>
+      <c r="R275" t="s">
+        <v>103</v>
+      </c>
+      <c r="S275">
+        <v>28</v>
+      </c>
+      <c r="T275" t="s">
+        <v>80</v>
+      </c>
+      <c r="U275" t="s">
+        <v>109</v>
+      </c>
+      <c r="V275">
+        <v>6.574</v>
+      </c>
+      <c r="W275" t="s">
+        <v>164</v>
+      </c>
+      <c r="X275" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y275">
+        <v>0</v>
+      </c>
+      <c r="Z275">
+        <v>70</v>
+      </c>
+      <c r="AA275">
+        <v>2.76</v>
+      </c>
+      <c r="AB275">
+        <v>97.19</v>
+      </c>
+      <c r="AC275">
+        <v>3.83</v>
+      </c>
+      <c r="AD275" t="s">
+        <v>63</v>
+      </c>
+      <c r="AE275">
+        <v>4.7</v>
+      </c>
+      <c r="AF275">
+        <v>0.19</v>
+      </c>
+      <c r="AH275">
+        <v>0</v>
+      </c>
+      <c r="AI275" t="s">
+        <v>155</v>
+      </c>
+      <c r="AJ275" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK275" t="s">
+        <v>1344</v>
+      </c>
+      <c r="AL275" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM275" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>